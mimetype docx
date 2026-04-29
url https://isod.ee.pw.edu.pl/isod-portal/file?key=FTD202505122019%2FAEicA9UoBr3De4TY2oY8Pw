--- v0 (2026-01-10)
+++ v1 (2026-04-29)
@@ -415,52 +415,52 @@
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6E35">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> all learning agreement types]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="1618"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1258"/>
-        <w:gridCol w:w="669"/>
-        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="2852"/>
       </w:tblGrid>
       <w:tr w:rsidR="005975B8" w14:paraId="38B09BBF" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D69C58" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
@@ -1691,73 +1691,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>POLAND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="797D0E14" w14:textId="3EAB8E9B" w:rsidR="00481298" w:rsidRPr="005975B8" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
+          <w:p w14:paraId="70B5C039" w14:textId="77777777" w:rsidR="000E7C44" w:rsidRDefault="000E7C44" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>MARTA MARCZAK marta.marczak@ee.pw.edu.pl</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zuzanna Godlewska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797D0E14" w14:textId="7C2DFECC" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="000E7C44" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zuzanna.godlewska</w:t>
+            </w:r>
+            <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>@pw.edu.pl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005975B8" w14:paraId="6377BC4B" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76600495" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2069,189 +2106,189 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>School of Industrial Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F0854E" w14:textId="77777777" w:rsidR="005975B8" w:rsidRPr="005975B8" w:rsidRDefault="005975B8" w:rsidP="005975B8">
+          <w:p w14:paraId="28F0854E" w14:textId="77777777" w:rsidR="005975B8" w:rsidRPr="000E7C44" w:rsidRDefault="005975B8" w:rsidP="005975B8">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">E VALENCI02 </w:t>
             </w:r>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(z wniosku USOS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C108FB1" w14:textId="77777777" w:rsidR="00481298" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...51 lines deleted...]
-          <w:p w14:paraId="24A412D3" w14:textId="4C5B62B0" w:rsidR="005975B8" w:rsidRPr="005975B8" w:rsidRDefault="005975B8" w:rsidP="005975B8">
+          <w:p w14:paraId="6C108FB1" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52656725" w14:textId="35E90481" w:rsidR="00481298" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>SPAIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A412D3" w14:textId="4C5B62B0" w:rsidR="005975B8" w:rsidRPr="005975B8" w:rsidRDefault="005975B8" w:rsidP="005975B8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="28"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elena </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Cortes</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Elena </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Cortes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1732DB5F" w14:textId="0BC34BCC" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="005975B8" w:rsidP="005975B8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4229,282 +4266,207 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="224AD8A3" w14:textId="669DCB76" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C65AF9F" w14:textId="0E874339" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005975B8" w:rsidRPr="000E7C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Należy tu uzupełnić PRZEDMIOTY Z UCZELNI ZAGRANICZNEJ/ HOST UNIVERSITY SUBJECTS. </w:t>
+            </w:r>
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Należy</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">PRZEDMIOTY Z UCZELNI ZAGRANICZNEJ/ HOST UNIVERSITY SUBJECTS. E.g. Universidad </w:t>
+              <w:t xml:space="preserve">E.g. Universidad </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Politechnica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Valencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="540F2866" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648DAF63" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4543,107 +4505,95 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5716463D" w14:textId="08C4B7F4" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...9 lines deleted...]
-              <w:t>1400</w:t>
+              <w:t>111400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C9170CC" w14:textId="10B9004B" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -4651,51 +4601,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Theory of Machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A10565" w14:textId="6FCFC842" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -4703,51 +4652,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>autumn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3658D1E1" w14:textId="114280CB" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4798,51 +4746,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CDDAB04" w14:textId="420E013C" w:rsidR="00481298" w:rsidRPr="005975B8" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -4856,51 +4803,50 @@
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>112500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF69E21" w14:textId="69F66FC1" w:rsidR="00481298" w:rsidRPr="005975B8" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -4914,51 +4860,50 @@
             <w:r w:rsidR="005975B8" w:rsidRPr="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Mathematics 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061D447D" w14:textId="5EDB286C" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -4966,51 +4911,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="005975B8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>autumn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BD9237D" w14:textId="18AA9233" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5050,150 +4994,146 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7AA2D73A" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5427C3A8" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="005975B8" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1489D9FA" w14:textId="5E7C6E3C" w:rsidR="00481298" w:rsidRPr="005975B8" w:rsidRDefault="005975B8" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="077C0C6A" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CF4E1A6" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="5F5B89EA" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5208,132 +5148,128 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17DB6B92" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57BA8951" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A32DAFE" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0811B2" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5C9BC82F" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="5095E4EB" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5348,132 +5284,128 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55C6C3DA" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="455466F9" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51FF440F" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E2D8FA" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41AACD61" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="4F3A586D" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5488,132 +5420,128 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="217BEDAE" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A59EBAD" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B31FEB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DC4C92" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E723A7C" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="2B6BC683" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5639,171 +5567,167 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37C0F926" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0122EA8B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="338C91C4" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32C0D9AE" w14:textId="3AFA9C03" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -5819,51 +5743,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="25C41E94" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11239" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60AB46B3" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Web link to the course catalogue at the Receiving Institution describing the learning outcomes: [</w:t>
             </w:r>
@@ -6457,421 +6380,330 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BF80FFD" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="668A1C73" w14:textId="6D4B5F9B" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...20 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="668A1C73" w14:textId="6D4B5F9B" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
+            <w:r w:rsidR="008D1F0D" w:rsidRPr="000E7C44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...84 lines deleted...]
-              <w:t>PRZEDMIOTY REALIZOWANE NA DANYM SEMESTRZE NA PW/  SUBJECTS FROM WUT ON SEMESTER WHEN YOU LEAVE</w:t>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Należy tu uzupełnić PRZEDMIOTY REALIZOWANE NA DANYM SEMESTRZE NA PW/  SUBJECTS FROM WUT ON SEMESTER WHEN YOU LEAVE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B7242D0" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...20 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="5B7242D0" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="497A1A00" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...21 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="497A1A00" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C44562D" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="6C44562D" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="3B106D7A" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DCFE897" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...16 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="7DCFE897" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C1AEAC8" w14:textId="531A2226" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A00C3">
+            <w:r w:rsidRPr="000E7C44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1DE1414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FADD34C" w14:textId="491173F1" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -6880,64 +6712,77 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Maszyny</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> elektryczne</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>elektryczne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A8FDFE0" w14:textId="077146C6" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -6945,51 +6790,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AUTUMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C8C8957" w14:textId="1FB4C457" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6998,51 +6842,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="267D96D7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -7080,51 +6923,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6922F62D" w14:textId="187D645A" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -7132,51 +6974,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1DE1102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D4AFE0D" w14:textId="18E2248A" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -7216,51 +7057,50 @@
             <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="410141EB" w14:textId="1FCC0D74" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -7268,51 +7108,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AUTUMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="684A9E53" w14:textId="74DD1019" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -7321,51 +7160,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="11A8BAB6" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="59188A25" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7380,172 +7218,167 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B0C67AC" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45F1E88E" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C737CD4" w14:textId="00789203" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="008D1F0D" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2588CAC7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BD7EE37" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75DA771D" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="5549FFE9" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7560,160 +7393,155 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D789BF7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37040323" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF9163B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01D697F9" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2090EA53" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="727A34D7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="69582F3B" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7728,582 +7556,280 @@
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12EB6563" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B9D5556" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E13DF3D" w14:textId="77777777" w:rsidR="008D1F0D" w:rsidRPr="008D1F0D" w:rsidRDefault="008D1F0D" w:rsidP="008D1F0D">
+          <w:p w14:paraId="7E13DF3D" w14:textId="77777777" w:rsidR="008D1F0D" w:rsidRPr="000E7C44" w:rsidRDefault="008D1F0D" w:rsidP="008D1F0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008D1F0D">
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008D1F0D">
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Jeśli wyjazd na ostatnim semestrze studiów: wpisujemy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDFC44C" w14:textId="27E75350" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="008D1F0D" w:rsidP="008D1F0D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008D1F0D">
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E7C44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...295 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>OKNO MOBILNOŚCI – Ilość ECTS taka jak zadeklarowana po stronie zagranicznej</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7A5B6B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...9 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="5C7A5B6B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D120078" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="5D120078" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16A8EB51" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...10 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="16A8EB51" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="6D6897FA" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7718DC19" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:p w14:paraId="7718DC19" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC099FB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
+          <w:p w14:paraId="0FC099FB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="000E7C44" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="344CDF65" w14:textId="77777777" w:rsidR="008D1F0D" w:rsidRPr="008D1F0D" w:rsidRDefault="008D1F0D" w:rsidP="008D1F0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
@@ -8327,106 +7853,103 @@
             </w:pPr>
             <w:r w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>MOBILITY WINDOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297D6173" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A103D56" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C0DEDCC" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="3612A7DF" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8452,171 +7975,167 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="413946D7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D5F899C" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652F07E7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="584F07C7" w14:textId="05CE65DB" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8626,85 +8145,83 @@
             </w:r>
             <w:r w:rsidR="008D1F0D" w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1767" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AEA357B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="2849FACE" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11287" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04BED6FA" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Provisions applying if the student does not complete successfully some educational components: </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
@@ -9782,51 +9299,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1496"/>
       </w:tblGrid>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="0972850B" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10891" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F43DC98" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">By </w:t>
@@ -9965,509 +9481,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="08D019DE" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0966B7F6" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44AC1E5A" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A152F33" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C07C76" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287398E7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75BDAE2E" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="2BD547A4" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="327D1691" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D78601" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="00784E7F" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E3C9938" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75CEF6C5" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FDDE678" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDF49A9" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7719977B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="3FFDA66F" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="302A1F18" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -10481,197 +9984,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AF79E41" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="687F08D7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C830927" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A031054" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62966DC2" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="4AB15340" w14:textId="77777777" w:rsidTr="008C6E35">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00E6CCF1" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -10685,162 +10182,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3150DA25" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05CD97CF" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B45A16D" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794E9DC9" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58081F9B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FD3A534" w14:textId="77777777" w:rsidR="00481298" w:rsidRDefault="00481298" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
@@ -11569,127 +11061,124 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B56712E" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E40CC73" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26F03058" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
@@ -11705,51 +11194,50 @@
               <w:sdtContent>
                 <w:r w:rsidR="00481298">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677B6E44" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
@@ -11789,89 +11277,87 @@
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="1744291070"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
               <w:listItem w:displayText="4" w:value="4"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="05421FCB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0080351D">
                   <w:rPr>
                     <w:rStyle w:val="Tekstzastpczy"/>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54CA503D" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11910,127 +11396,124 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="244D7E20" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BEC658B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4700701E" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
@@ -12046,51 +11529,50 @@
               <w:sdtContent>
                 <w:r w:rsidR="00481298" w:rsidRPr="002A00C3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:iCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76DA1AF1" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00000000" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="16"/>
@@ -12129,89 +11611,87 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:alias w:val="Reason for change"/>
             <w:tag w:val="Reason for change"/>
             <w:id w:val="-1115131484"/>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="5" w:value="5"/>
               <w:listItem w:displayText="6" w:value="6"/>
               <w:listItem w:displayText="7" w:value="7"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1701" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="28488CE8" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0080351D">
                   <w:rPr>
                     <w:rStyle w:val="Tekstzastpczy"/>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="025275C7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="008C6E35">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14226,51 +13706,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="7D4ECCE0" w14:textId="77777777" w:rsidTr="00481298">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A10BCF" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk134110088"/>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -14419,382 +13898,373 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="289477C9" w14:textId="77777777" w:rsidTr="00481298">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5316B4EB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29278BD7" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D2C833B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FB35D40" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F0D52F6" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D34AB17" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="002A00C3" w14:paraId="02342932" w14:textId="77777777" w:rsidTr="00481298">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C4191B" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18041EC4" w14:textId="212B1D69" w:rsidR="00481298" w:rsidRPr="00784E7F" w:rsidRDefault="008D1F0D" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Jan Kowalski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="711D05A4" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12469206" w14:textId="77777777" w:rsidR="008D1F0D" w:rsidRPr="008D1F0D" w:rsidRDefault="008D1F0D" w:rsidP="008D1F0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14813,164 +14283,160 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="016E4683" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E93D2A6" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080519F4" w14:textId="614E138E" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C15705" w14:textId="0B51128B" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="008D1F0D" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008D1F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>podpis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="6542AE1F" w14:textId="77777777" w:rsidTr="00481298">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="261D167E" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -14984,217 +14450,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F4A383" w14:textId="4FF185E4" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="008D1F0D" w:rsidP="00481298">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="44F4A383" w14:textId="68E4DF40" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7831AADC" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2474A4B2" w14:textId="133AC5F9" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="008D1F0D" w:rsidP="00481298">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2474A4B2" w14:textId="0B94DCBC" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29DF145C" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1CE323" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00481298" w:rsidRPr="00A049C0" w14:paraId="53C31ED6" w14:textId="77777777" w:rsidTr="00481298">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A1ED791" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -15208,162 +14648,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C40BCA1" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A9135FD" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FD13262" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07869CAB" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5234EF09" w14:textId="77777777" w:rsidR="00481298" w:rsidRPr="002A00C3" w:rsidRDefault="00481298" w:rsidP="00481298">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="7F82C72A" w14:textId="77777777" w:rsidR="00481298" w:rsidRDefault="00481298" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -16270,51 +15705,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="17FA9561" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E56189A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -16463,509 +15897,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="7E440E0E" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03415E05" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC086A2" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DF9E41F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56B15FFD" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DBC47DF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B1E237B" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="7B240893" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13DC3057" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="013739D3" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="00784E7F" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB1FA51" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CDCC4C7" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C75D2F2" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F2A60C8" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CFD4CF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="5405909B" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3069E784" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -16979,197 +16400,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E36D05" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54DA5040" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5645959E" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4689BD98" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D3B38FA" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="444E35D3" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74897694" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -17183,162 +16598,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5896F7A9" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32A7FDD0" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71C0F238" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1219507F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7031DF3E" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A5C97B5" w14:textId="4D34FFD3" w:rsidR="00CA42FD" w:rsidRDefault="00CA42FD" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -17373,51 +16783,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="48B50971" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B787F36" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">By </w:t>
@@ -17565,509 +16974,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="0F9AAA50" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6438112F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55F82FCF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D4EFC15" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A2969FA" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31D36613" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15FFC0F8" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="56ADA6E0" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B8465BA" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="613F5FEB" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="00784E7F" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574FA1EC" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2503B5A0" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5B7B44" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4294A5C3" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BA7FD4F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="0D54A257" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE7BDC8" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -18081,197 +17477,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B689CC3" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7752CF63" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EEAEE32" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C0B6ED" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D3675DE" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="6EE32748" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02E48B2C" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -18285,162 +17675,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14BBC6DE" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02C8E8C1" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7095DDC5" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4069CE79" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3622C4C2" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6694E790" w14:textId="798472B3" w:rsidR="00CA42FD" w:rsidRPr="00CA42FD" w:rsidRDefault="00CA42FD" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -19459,51 +18844,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="1E0DDA3C" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F60C261" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -19652,509 +19036,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="203F3ADD" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1479DEDB" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22672DBC" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B524549" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E38E001" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F66226" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65203933" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="4B192653" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34C1E1E4" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D03A4C0" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="00784E7F" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD400B6" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="632C3156" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="316DADAC" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57AC7BDF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F18F26E" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="5861025E" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EE0191E" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -20168,197 +19539,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16305B02" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58201DAA" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="631ED69A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="311BB59A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F129EC1" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="5B0FEA31" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA4A917" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -20372,162 +19737,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73F7A222" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E13D6D4" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A25732F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69C0A8C4" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F17471D" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EF5584A" w14:textId="7DC5292E" w:rsidR="00481298" w:rsidRDefault="00481298" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
@@ -21567,51 +20927,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="3AFC4765" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16C91376" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -21760,509 +21119,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="364DA0FE" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B4BCA00" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="259159D0" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542F451F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347B97D2" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="047C19CD" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27F67E07" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="73406CC9" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B2610EE" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E646070" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="00784E7F" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD48AB1" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33D9989F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC0C9F4" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28106657" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1832E323" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="4A847FF4" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="099A4845" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -22276,197 +21622,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ED32C3F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06555B09" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13921C59" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67563F06" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72BCA7F6" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="4FE9C13A" w14:textId="77777777" w:rsidTr="00306EF8">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="582D8995" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -22480,162 +21820,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66040014" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4283EF22" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A79CC75" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DA58DEE" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2342ACBE" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00306EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2991D42B" w14:textId="73F4D94A" w:rsidR="00CA42FD" w:rsidRDefault="00CA42FD" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
@@ -23605,51 +22940,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2612"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="2036"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="295B8E02" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10460" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00005F7A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">By </w:t>
@@ -23797,509 +23131,496 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gained at the Receiving Institution for the successfully completed educational components and to count them towards the student's degree. The student and the Receiving Institution will communicate to the Sending Institution any problems or changes regarding the study programme, responsible persons and/or study period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="1B80BE51" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3863AF88" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6351BCA3" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51BE96F3" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17B1CB09" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AC6DB2F" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59D3556B" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w14:paraId="194CC872" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3511F81A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D67CCA6" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="00784E7F" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6222AF8E" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67B5BDB7" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="423BFB3C" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1221F9E7" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C7CC2DF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="693DFB7C" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B27251" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -24313,197 +23634,191 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sending Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25D84A0B" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="759D5FCF" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="317183E8" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ADE30EC" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6907BF2C" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42FD" w:rsidRPr="00A049C0" w14:paraId="10C84C0A" w14:textId="77777777" w:rsidTr="00CA42FD">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2612" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09E5B198" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Responsible person at the</w:t>
             </w:r>
@@ -24517,162 +23832,157 @@
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002A00C3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Receiving Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BDADD20" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2661E45A" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1629" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14820E5D" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C6DCC11" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B3A908C" w14:textId="77777777" w:rsidR="00CA42FD" w:rsidRPr="002A00C3" w:rsidRDefault="00CA42FD" w:rsidP="00CA42FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61642AAC" w14:textId="7194E6C3" w:rsidR="00CE4694" w:rsidRDefault="00CE4694" w:rsidP="00481298">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="28"/>
@@ -27227,61 +26537,61 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C17E713" w14:textId="77777777" w:rsidR="008C6E35" w:rsidRDefault="008C6E35"/>
     <w:sectPr w:rsidR="008C6E35" w:rsidSect="008C6E35">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B17DE2C" w14:textId="77777777" w:rsidR="009F372D" w:rsidRDefault="009F372D">
+    <w:p w14:paraId="7DE8EDD7" w14:textId="77777777" w:rsidR="00361876" w:rsidRDefault="00361876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DE485F4" w14:textId="77777777" w:rsidR="009F372D" w:rsidRDefault="009F372D">
+    <w:p w14:paraId="541073B5" w14:textId="77777777" w:rsidR="00361876" w:rsidRDefault="00361876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27321,61 +26631,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06DD22FB" w14:textId="77777777" w:rsidR="009F372D" w:rsidRDefault="009F372D">
+    <w:p w14:paraId="2DA359D0" w14:textId="77777777" w:rsidR="00361876" w:rsidRDefault="00361876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AFAE50D" w14:textId="77777777" w:rsidR="009F372D" w:rsidRDefault="009F372D">
+    <w:p w14:paraId="557DCDBB" w14:textId="77777777" w:rsidR="00361876" w:rsidRDefault="00361876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA92C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7E08D4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -28263,62 +27573,65 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00481298"/>
     <w:rsid w:val="000C7F9E"/>
+    <w:rsid w:val="000E7C44"/>
     <w:rsid w:val="00190FA4"/>
     <w:rsid w:val="001B4595"/>
     <w:rsid w:val="00206AE3"/>
     <w:rsid w:val="002F66E4"/>
+    <w:rsid w:val="00361876"/>
     <w:rsid w:val="00430F0B"/>
     <w:rsid w:val="0047200F"/>
     <w:rsid w:val="00481298"/>
     <w:rsid w:val="0049620A"/>
     <w:rsid w:val="004C60E5"/>
     <w:rsid w:val="005975B8"/>
     <w:rsid w:val="005B7838"/>
     <w:rsid w:val="007F53C3"/>
+    <w:rsid w:val="00825BD4"/>
     <w:rsid w:val="008636A7"/>
     <w:rsid w:val="00864AFE"/>
     <w:rsid w:val="008C6E35"/>
     <w:rsid w:val="008D1F0D"/>
     <w:rsid w:val="00924432"/>
     <w:rsid w:val="009F372D"/>
     <w:rsid w:val="00A160BE"/>
     <w:rsid w:val="00B92A7A"/>
     <w:rsid w:val="00CA42FD"/>
     <w:rsid w:val="00CE4694"/>
     <w:rsid w:val="00CE52D5"/>
     <w:rsid w:val="00D16318"/>
     <w:rsid w:val="00D84ED8"/>
     <w:rsid w:val="00DA0216"/>
     <w:rsid w:val="00E96C05"/>
     <w:rsid w:val="00EA3270"/>
     <w:rsid w:val="00EF6E28"/>
     <w:rsid w:val="00F30CA0"/>
     <w:rsid w:val="00FB3EFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -28780,50 +28093,51 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005975B8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -29670,75 +28984,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3443</Words>
-  <Characters>20659</Characters>
+  <Words>3439</Words>
+  <Characters>20638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>172</Lines>
+  <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24054</CharactersWithSpaces>
+  <CharactersWithSpaces>24029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FINSEN Svava Berglind (EAC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>